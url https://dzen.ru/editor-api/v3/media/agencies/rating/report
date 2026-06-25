--- v0 (2026-05-09)
+++ v1 (2026-06-25)
@@ -26,348 +26,348 @@
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <si>
     <t>Рейтинг:</t>
   </si>
   <si>
     <t>Дзен, Realtime, сегодня</t>
   </si>
   <si>
     <t>Позиция</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Динамика</t>
   </si>
   <si>
     <t>Визиты</t>
   </si>
   <si>
+    <t>Life.ru</t>
+  </si>
+  <si>
+    <t>Газета.Ru</t>
+  </si>
+  <si>
     <t>РИА Новости</t>
   </si>
   <si>
+    <t>Вести</t>
+  </si>
+  <si>
     <t>Комсомольская правда</t>
   </si>
   <si>
+    <t>Известия</t>
+  </si>
+  <si>
+    <t>RT на русском</t>
+  </si>
+  <si>
     <t>ТАСС</t>
   </si>
   <si>
-    <t>Газета.Ru</t>
-[...1 lines deleted...]
-  <si>
     <t>Московский Комсомолец</t>
   </si>
   <si>
     <t>Царьград</t>
   </si>
   <si>
-    <t>Известия</t>
+    <t>Российское информационное агентство URA.Ru</t>
+  </si>
+  <si>
+    <t>Деловая газета ВЗГЛЯД</t>
+  </si>
+  <si>
+    <t>Общественная служба новостей</t>
   </si>
   <si>
     <t>NEWS.ru</t>
   </si>
   <si>
-    <t>RT на русском</t>
-[...4 lines deleted...]
-  <si>
     <t>Lenta.ru</t>
   </si>
   <si>
-    <t>Вести</t>
+    <t>Super.ru</t>
+  </si>
+  <si>
+    <t>Российская газета</t>
+  </si>
+  <si>
+    <t>Аргументы и Факты</t>
+  </si>
+  <si>
+    <t>Телеканал Краснодар</t>
+  </si>
+  <si>
+    <t>РЕН ТВ</t>
+  </si>
+  <si>
+    <t>Пятый канал - телерадиокомпания</t>
+  </si>
+  <si>
+    <t>Вечерняя Москва</t>
+  </si>
+  <si>
+    <t>РИА Новости Крым</t>
   </si>
   <si>
     <t>ИА Регнум</t>
   </si>
   <si>
+    <t>РБК</t>
+  </si>
+  <si>
+    <t>THE VOICEMAG</t>
+  </si>
+  <si>
+    <t>Ведомости</t>
+  </si>
+  <si>
+    <t>Радио 1</t>
+  </si>
+  <si>
+    <t>Ридус</t>
+  </si>
+  <si>
+    <t>Интернет-издание "Подмосковье сегодня"</t>
+  </si>
+  <si>
     <t>Абзац</t>
   </si>
   <si>
-    <t>Аргументы и Факты</t>
-[...23 lines deleted...]
-    <t>Деловая газета ВЗГЛЯД</t>
+    <t>Спорт-Экспресс</t>
+  </si>
+  <si>
+    <t>Спортс"</t>
+  </si>
+  <si>
+    <t>Ceny Avto</t>
+  </si>
+  <si>
+    <t>RuNews24.ru</t>
+  </si>
+  <si>
+    <t>Круглосуточный телеканал Первый Тульский</t>
+  </si>
+  <si>
+    <t>Краснодарские известия</t>
+  </si>
+  <si>
+    <t>Hi-Tech Mail.ru</t>
+  </si>
+  <si>
+    <t>Mash Money</t>
+  </si>
+  <si>
+    <t>Телеканал 360°</t>
+  </si>
+  <si>
+    <t>Телепрограмма</t>
+  </si>
+  <si>
+    <t>Sputnik Беларусь</t>
+  </si>
+  <si>
+    <t>Sputnik Казахстан</t>
+  </si>
+  <si>
+    <t>Блокнот.ру</t>
+  </si>
+  <si>
+    <t>BFM.ru</t>
+  </si>
+  <si>
+    <t>НТВ</t>
+  </si>
+  <si>
+    <t>RTVI</t>
+  </si>
+  <si>
+    <t>Москва 24</t>
+  </si>
+  <si>
+    <t>Информационное агентство «Новороссия»</t>
+  </si>
+  <si>
+    <t>Deita.ru</t>
   </si>
   <si>
     <t>Аргументы недели</t>
   </si>
   <si>
-    <t>Ведомости</t>
-[...47 lines deleted...]
-    <t>Sputnik Казахстан</t>
+    <t>ТВ Центр</t>
+  </si>
+  <si>
+    <t>Парламентская газета</t>
+  </si>
+  <si>
+    <t>Росбалт</t>
   </si>
   <si>
     <t>Главный Региональный</t>
   </si>
   <si>
+    <t>Рязань Онлайн</t>
+  </si>
+  <si>
     <t>Комсомольская правда - Сериалы</t>
   </si>
   <si>
-    <t>Sputnik Беларусь</t>
-[...11 lines deleted...]
-    <t>Краснодарские известия</t>
+    <t>ИноСМИ</t>
+  </si>
+  <si>
+    <t>Советский спорт</t>
+  </si>
+  <si>
+    <t>Блокнот Волгоград</t>
+  </si>
+  <si>
+    <t>Культурология</t>
   </si>
   <si>
     <t>РИАМО – главные новости дня Москвы и Подмосковья</t>
   </si>
   <si>
-    <t>Советский спорт</t>
-[...8 lines deleted...]
-    <t>ТВ Центр</t>
+    <t>Regions.ru</t>
+  </si>
+  <si>
+    <t>ГИПОРТ</t>
+  </si>
+  <si>
+    <t>Петербургский дневник</t>
+  </si>
+  <si>
+    <t>Om1 Новосибирск</t>
+  </si>
+  <si>
+    <t>Телеканал Санкт-Петербург</t>
+  </si>
+  <si>
+    <t>WomanHit.ru</t>
+  </si>
+  <si>
+    <t>Московский Комсомолец Питер</t>
   </si>
   <si>
     <t>Украина.ру</t>
   </si>
   <si>
+    <t>Телеканал МУЗ-ТВ</t>
+  </si>
+  <si>
+    <t>Комсомольская правда - Новосибирск</t>
+  </si>
+  <si>
+    <t>Информ-агентство "Татар-информ"</t>
+  </si>
+  <si>
+    <t>Информационное агентство АМИТЕЛ</t>
+  </si>
+  <si>
+    <t>DP.RU: Деловой Петербург</t>
+  </si>
+  <si>
+    <t>За рулем</t>
+  </si>
+  <si>
+    <t>Коммерсантъ</t>
+  </si>
+  <si>
+    <t>78.ru</t>
+  </si>
+  <si>
+    <t>Гудок</t>
+  </si>
+  <si>
     <t>7Дней.ру - все о звездах</t>
   </si>
   <si>
-    <t>Блокнот.ру</t>
+    <t>Телеканал «Наука»</t>
+  </si>
+  <si>
+    <t>Интерфакс - Россия</t>
+  </si>
+  <si>
+    <t>Московский Комсомолец Сахалин</t>
   </si>
   <si>
     <t>ФедералПресс</t>
   </si>
   <si>
-    <t>Рязань Онлайн</t>
-[...11 lines deleted...]
-    <t>Коммерсантъ</t>
+    <t>Спорт день за днем</t>
+  </si>
+  <si>
+    <t>Нижегородская Правда</t>
+  </si>
+  <si>
+    <t>SakhalinMedia.ru</t>
+  </si>
+  <si>
+    <t>IZHLIFE</t>
+  </si>
+  <si>
+    <t>Маленькая Сызрань</t>
+  </si>
+  <si>
+    <t>Толк</t>
+  </si>
+  <si>
+    <t>Avia.pro</t>
+  </si>
+  <si>
+    <t>Национальная служба новостей</t>
+  </si>
+  <si>
+    <t>Капитал страны</t>
+  </si>
+  <si>
+    <t>Югополис</t>
+  </si>
+  <si>
+    <t>Радиостанция Европа Плюс</t>
+  </si>
+  <si>
+    <t>Блокнот Волгодонск</t>
   </si>
   <si>
     <t>Радио Sputnik</t>
   </si>
   <si>
-    <t>За рулем</t>
-[...107 lines deleted...]
-    <t>Regions.ru</t>
+    <t>Вечерняя Казань</t>
+  </si>
+  <si>
+    <t>Уральский меридиан</t>
+  </si>
+  <si>
+    <t>Милосердие.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -423,1431 +423,1431 @@
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D4" s="1" t="n">
-        <v>471987.0</v>
+        <v>621594.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="1" t="n">
         <v>2.0</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D5" s="1" t="n">
-        <v>423613.0</v>
+        <v>616130.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="1" t="n">
         <v>3.0</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D6" s="1" t="n">
-        <v>374923.0</v>
+        <v>521830.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="n">
         <v>4.0</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D7" s="1" t="n">
-        <v>373158.0</v>
+        <v>477582.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="n">
         <v>5.0</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D8" s="1" t="n">
-        <v>335897.0</v>
+        <v>433772.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="n">
         <v>6.0</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D9" s="1" t="n">
-        <v>320963.0</v>
+        <v>395751.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="n">
         <v>7.0</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D10" s="1" t="n">
-        <v>303714.0</v>
+        <v>355672.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="n">
         <v>8.0</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="D11" s="1" t="n">
-        <v>286303.0</v>
+        <v>279344.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="n">
         <v>9.0</v>
       </c>
       <c r="B12" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="1" t="n">
-        <v>2.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D12" s="1" t="n">
-        <v>235230.0</v>
+        <v>278595.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="n">
         <v>10.0</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>-1.0</v>
       </c>
       <c r="D13" s="1" t="n">
-        <v>227627.0</v>
+        <v>267796.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="n">
         <v>11.0</v>
       </c>
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="1" t="n">
-        <v>-1.0</v>
+        <v>2.0</v>
       </c>
       <c r="D14" s="1" t="n">
-        <v>226696.0</v>
+        <v>242742.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="n">
         <v>12.0</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="1" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="D15" s="1" t="n">
-        <v>208756.0</v>
+        <v>233572.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="n">
         <v>13.0</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="1" t="n">
-        <v>1.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D16" s="1" t="n">
-        <v>184478.0</v>
+        <v>224506.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="n">
         <v>14.0</v>
       </c>
       <c r="B17" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="1" t="n">
-        <v>-1.0</v>
+        <v>2.0</v>
       </c>
       <c r="D17" s="1" t="n">
-        <v>177772.0</v>
+        <v>222077.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="n">
         <v>15.0</v>
       </c>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D18" s="1" t="n">
-        <v>165788.0</v>
+        <v>218379.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="n">
         <v>16.0</v>
       </c>
       <c r="B19" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="1" t="n">
-        <v>1.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D19" s="1" t="n">
-        <v>153528.0</v>
+        <v>214904.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="1" t="n">
         <v>17.0</v>
       </c>
       <c r="B20" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="1" t="n">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D20" s="1" t="n">
-        <v>151111.0</v>
+        <v>208808.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1" t="n">
         <v>18.0</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D21" s="1" t="n">
-        <v>125038.0</v>
+        <v>204704.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1" t="n">
         <v>19.0</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D22" s="1" t="n">
-        <v>123927.0</v>
+        <v>177149.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="n">
         <v>20.0</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D23" s="1" t="n">
-        <v>113858.0</v>
+        <v>172252.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1" t="n">
         <v>21.0</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D24" s="1" t="n">
-        <v>111922.0</v>
+        <v>162933.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1" t="n">
         <v>22.0</v>
       </c>
       <c r="B25" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="1" t="n">
-        <v>-2.0</v>
+        <v>0.0</v>
       </c>
       <c r="D25" s="1" t="n">
-        <v>108851.0</v>
+        <v>153448.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1" t="n">
         <v>23.0</v>
       </c>
       <c r="B26" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="1" t="n">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="D26" s="1" t="n">
-        <v>105296.0</v>
+        <v>135984.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="1" t="n">
         <v>24.0</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27" s="1" t="n">
-        <v>-1.0</v>
+        <v>1.0</v>
       </c>
       <c r="D27" s="1" t="n">
-        <v>101606.0</v>
+        <v>131391.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="1" t="n">
         <v>25.0</v>
       </c>
       <c r="B28" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="1" t="n">
         <v>-1.0</v>
       </c>
       <c r="D28" s="1" t="n">
-        <v>94217.0</v>
+        <v>130941.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="1" t="n">
         <v>26.0</v>
       </c>
       <c r="B29" t="s">
         <v>31</v>
       </c>
       <c r="C29" s="1" t="n">
-        <v>-1.0</v>
+        <v>1.0</v>
       </c>
       <c r="D29" s="1" t="n">
-        <v>90889.0</v>
+        <v>120112.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1" t="n">
         <v>27.0</v>
       </c>
       <c r="B30" t="s">
         <v>32</v>
       </c>
       <c r="C30" s="1" t="n">
         <v>-1.0</v>
       </c>
       <c r="D30" s="1" t="n">
-        <v>89002.0</v>
+        <v>117392.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1" t="n">
         <v>28.0</v>
       </c>
       <c r="B31" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D31" s="1" t="n">
-        <v>79886.0</v>
+        <v>115352.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1" t="n">
         <v>29.0</v>
       </c>
       <c r="B32" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D32" s="1" t="n">
-        <v>69667.0</v>
+        <v>86154.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1" t="n">
         <v>30.0</v>
       </c>
       <c r="B33" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="1" t="n">
-        <v>2.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D33" s="1" t="n">
-        <v>61556.0</v>
+        <v>83303.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1" t="n">
         <v>31.0</v>
       </c>
       <c r="B34" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D34" s="1" t="n">
-        <v>60908.0</v>
+        <v>72309.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1" t="n">
         <v>32.0</v>
       </c>
       <c r="B35" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="1" t="n">
-        <v>-2.0</v>
+        <v>1.0</v>
       </c>
       <c r="D35" s="1" t="n">
-        <v>57644.0</v>
+        <v>70626.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="1" t="n">
         <v>33.0</v>
       </c>
       <c r="B36" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="1" t="n">
-        <v>1.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D36" s="1" t="n">
-        <v>56795.0</v>
+        <v>69665.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="1" t="n">
         <v>34.0</v>
       </c>
       <c r="B37" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="1" t="n">
-        <v>-1.0</v>
+        <v>2.0</v>
       </c>
       <c r="D37" s="1" t="n">
-        <v>56647.0</v>
+        <v>69662.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="1" t="n">
         <v>35.0</v>
       </c>
       <c r="B38" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D38" s="1" t="n">
-        <v>51835.0</v>
+        <v>65282.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="1" t="n">
         <v>36.0</v>
       </c>
       <c r="B39" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="1" t="n">
-        <v>0.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D39" s="1" t="n">
-        <v>50631.0</v>
+        <v>64044.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="1" t="n">
         <v>37.0</v>
       </c>
       <c r="B40" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D40" s="1" t="n">
-        <v>48719.0</v>
+        <v>57406.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="1" t="n">
         <v>38.0</v>
       </c>
       <c r="B41" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D41" s="1" t="n">
-        <v>46634.0</v>
+        <v>56452.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="1" t="n">
         <v>39.0</v>
       </c>
       <c r="B42" t="s">
         <v>44</v>
       </c>
       <c r="C42" s="1" t="n">
-        <v>-1.0</v>
+        <v>3.0</v>
       </c>
       <c r="D42" s="1" t="n">
-        <v>44748.0</v>
+        <v>55974.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="1" t="n">
         <v>40.0</v>
       </c>
       <c r="B43" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D43" s="1" t="n">
-        <v>43704.0</v>
+        <v>52255.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="1" t="n">
         <v>41.0</v>
       </c>
       <c r="B44" t="s">
         <v>46</v>
       </c>
       <c r="C44" s="1" t="n">
-        <v>-1.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D44" s="1" t="n">
-        <v>41021.0</v>
+        <v>50961.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="1" t="n">
         <v>42.0</v>
       </c>
       <c r="B45" t="s">
         <v>47</v>
       </c>
       <c r="C45" s="1" t="n">
-        <v>2.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D45" s="1" t="n">
-        <v>38791.0</v>
+        <v>47256.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="1" t="n">
         <v>43.0</v>
       </c>
       <c r="B46" t="s">
         <v>48</v>
       </c>
       <c r="C46" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D46" s="1" t="n">
-        <v>36774.0</v>
+        <v>46641.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="1" t="n">
         <v>44.0</v>
       </c>
       <c r="B47" t="s">
         <v>49</v>
       </c>
       <c r="C47" s="1" t="n">
-        <v>-2.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D47" s="1" t="n">
-        <v>36321.0</v>
+        <v>46091.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="1" t="n">
         <v>45.0</v>
       </c>
       <c r="B48" t="s">
         <v>50</v>
       </c>
       <c r="C48" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D48" s="1" t="n">
-        <v>35046.0</v>
+        <v>43201.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="1" t="n">
         <v>46.0</v>
       </c>
       <c r="B49" t="s">
         <v>51</v>
       </c>
       <c r="C49" s="1" t="n">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="D49" s="1" t="n">
-        <v>34191.0</v>
+        <v>41161.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="1" t="n">
         <v>47.0</v>
       </c>
       <c r="B50" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="1" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="D50" s="1" t="n">
-        <v>32922.0</v>
+        <v>40471.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="1" t="n">
         <v>48.0</v>
       </c>
       <c r="B51" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="1" t="n">
         <v>-2.0</v>
       </c>
       <c r="D51" s="1" t="n">
-        <v>30894.0</v>
+        <v>40016.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="1" t="n">
         <v>49.0</v>
       </c>
       <c r="B52" t="s">
         <v>54</v>
       </c>
       <c r="C52" s="1" t="n">
-        <v>-2.0</v>
+        <v>0.0</v>
       </c>
       <c r="D52" s="1" t="n">
-        <v>29663.0</v>
+        <v>39761.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="1" t="n">
         <v>50.0</v>
       </c>
       <c r="B53" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D53" s="1" t="n">
-        <v>28645.0</v>
+        <v>39033.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="1" t="n">
         <v>51.0</v>
       </c>
       <c r="B54" t="s">
         <v>56</v>
       </c>
       <c r="C54" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D54" s="1" t="n">
-        <v>28460.0</v>
+        <v>38257.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="1" t="n">
         <v>52.0</v>
       </c>
       <c r="B55" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="1" t="n">
         <v>1.0</v>
       </c>
       <c r="D55" s="1" t="n">
-        <v>28433.0</v>
+        <v>37608.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="1" t="n">
         <v>53.0</v>
       </c>
       <c r="B56" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="1" t="n">
-        <v>-5.0</v>
+        <v>1.0</v>
       </c>
       <c r="D56" s="1" t="n">
-        <v>28319.0</v>
+        <v>35998.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="1" t="n">
         <v>54.0</v>
       </c>
       <c r="B57" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="1" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="D57" s="1" t="n">
-        <v>26554.0</v>
+        <v>34402.0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="1" t="n">
         <v>55.0</v>
       </c>
       <c r="B58" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="1" t="n">
-        <v>-1.0</v>
+        <v>-3.0</v>
       </c>
       <c r="D58" s="1" t="n">
-        <v>24653.0</v>
+        <v>32101.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="1" t="n">
         <v>56.0</v>
       </c>
       <c r="B59" t="s">
         <v>61</v>
       </c>
       <c r="C59" s="1" t="n">
-        <v>0.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D59" s="1" t="n">
-        <v>23781.0</v>
+        <v>31502.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="1" t="n">
         <v>57.0</v>
       </c>
       <c r="B60" t="s">
         <v>62</v>
       </c>
       <c r="C60" s="1" t="n">
-        <v>2.0</v>
+        <v>11.0</v>
       </c>
       <c r="D60" s="1" t="n">
-        <v>22837.0</v>
+        <v>29134.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="1" t="n">
         <v>58.0</v>
       </c>
       <c r="B61" t="s">
         <v>63</v>
       </c>
       <c r="C61" s="1" t="n">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D61" s="1" t="n">
-        <v>21503.0</v>
+        <v>29094.0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="1" t="n">
         <v>59.0</v>
       </c>
       <c r="B62" t="s">
         <v>64</v>
       </c>
       <c r="C62" s="1" t="n">
-        <v>-1.0</v>
+        <v>-3.0</v>
       </c>
       <c r="D62" s="1" t="n">
-        <v>21386.0</v>
+        <v>28136.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="1" t="n">
         <v>60.0</v>
       </c>
       <c r="B63" t="s">
         <v>65</v>
       </c>
       <c r="C63" s="1" t="n">
-        <v>0.0</v>
+        <v>-3.0</v>
       </c>
       <c r="D63" s="1" t="n">
-        <v>20208.0</v>
+        <v>27112.0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="1" t="n">
         <v>61.0</v>
       </c>
       <c r="B64" t="s">
         <v>66</v>
       </c>
       <c r="C64" s="1" t="n">
-        <v>0.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D64" s="1" t="n">
-        <v>18516.0</v>
+        <v>25849.0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="1" t="n">
         <v>62.0</v>
       </c>
       <c r="B65" t="s">
         <v>67</v>
       </c>
       <c r="C65" s="1" t="n">
-        <v>0.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D65" s="1" t="n">
-        <v>17965.0</v>
+        <v>25466.0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="1" t="n">
         <v>63.0</v>
       </c>
       <c r="B66" t="s">
         <v>68</v>
       </c>
       <c r="C66" s="1" t="n">
-        <v>1.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D66" s="1" t="n">
-        <v>17894.0</v>
+        <v>24160.0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="1" t="n">
         <v>64.0</v>
       </c>
       <c r="B67" t="s">
         <v>69</v>
       </c>
       <c r="C67" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D67" s="1" t="n">
-        <v>17608.0</v>
+        <v>23790.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="1" t="n">
         <v>65.0</v>
       </c>
       <c r="B68" t="s">
         <v>70</v>
       </c>
       <c r="C68" s="1" t="n">
-        <v>-2.0</v>
+        <v>0.0</v>
       </c>
       <c r="D68" s="1" t="n">
-        <v>16736.0</v>
+        <v>23285.0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="1" t="n">
         <v>66.0</v>
       </c>
       <c r="B69" t="s">
         <v>71</v>
       </c>
       <c r="C69" s="1" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="D69" s="1" t="n">
-        <v>16310.0</v>
+        <v>22299.0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="1" t="n">
         <v>67.0</v>
       </c>
       <c r="B70" t="s">
         <v>72</v>
       </c>
       <c r="C70" s="1" t="n">
-        <v>-1.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D70" s="1" t="n">
-        <v>15839.0</v>
+        <v>22278.0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="1" t="n">
         <v>68.0</v>
       </c>
       <c r="B71" t="s">
         <v>73</v>
       </c>
       <c r="C71" s="1" t="n">
-        <v>3.0</v>
+        <v>6.0</v>
       </c>
       <c r="D71" s="1" t="n">
-        <v>15675.0</v>
+        <v>21994.0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="1" t="n">
         <v>69.0</v>
       </c>
       <c r="B72" t="s">
         <v>74</v>
       </c>
       <c r="C72" s="1" t="n">
-        <v>-2.0</v>
+        <v>-3.0</v>
       </c>
       <c r="D72" s="1" t="n">
-        <v>15202.0</v>
+        <v>21355.0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="1" t="n">
         <v>70.0</v>
       </c>
       <c r="B73" t="s">
         <v>75</v>
       </c>
       <c r="C73" s="1" t="n">
-        <v>-1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D73" s="1" t="n">
-        <v>14875.0</v>
+        <v>20986.0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="1" t="n">
         <v>71.0</v>
       </c>
       <c r="B74" t="s">
         <v>76</v>
       </c>
       <c r="C74" s="1" t="n">
-        <v>-1.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D74" s="1" t="n">
-        <v>13745.0</v>
+        <v>20656.0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="1" t="n">
         <v>72.0</v>
       </c>
       <c r="B75" t="s">
         <v>77</v>
       </c>
       <c r="C75" s="1" t="n">
         <v>0.0</v>
       </c>
       <c r="D75" s="1" t="n">
-        <v>12607.0</v>
+        <v>19470.0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="1" t="n">
         <v>73.0</v>
       </c>
       <c r="B76" t="s">
         <v>78</v>
       </c>
       <c r="C76" s="1" t="n">
-        <v>0.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D76" s="1" t="n">
-        <v>12145.0</v>
+        <v>19349.0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="1" t="n">
         <v>74.0</v>
       </c>
       <c r="B77" t="s">
         <v>79</v>
       </c>
       <c r="C77" s="1" t="n">
-        <v>0.0</v>
+        <v>8.0</v>
       </c>
       <c r="D77" s="1" t="n">
-        <v>12071.0</v>
+        <v>18396.0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="1" t="n">
         <v>75.0</v>
       </c>
       <c r="B78" t="s">
         <v>80</v>
       </c>
       <c r="C78" s="1" t="n">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="D78" s="1" t="n">
-        <v>11742.0</v>
+        <v>18037.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="n">
         <v>76.0</v>
       </c>
       <c r="B79" t="s">
         <v>81</v>
       </c>
       <c r="C79" s="1" t="n">
         <v>5.0</v>
       </c>
       <c r="D79" s="1" t="n">
-        <v>11566.0</v>
+        <v>17825.0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="n">
         <v>77.0</v>
       </c>
       <c r="B80" t="s">
         <v>82</v>
       </c>
       <c r="C80" s="1" t="n">
-        <v>7.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D80" s="1" t="n">
-        <v>10908.0</v>
+        <v>17705.0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="n">
         <v>78.0</v>
       </c>
       <c r="B81" t="s">
         <v>83</v>
       </c>
       <c r="C81" s="1" t="n">
-        <v>5.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D81" s="1" t="n">
-        <v>10883.0</v>
+        <v>16929.0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="n">
         <v>79.0</v>
       </c>
       <c r="B82" t="s">
         <v>84</v>
       </c>
       <c r="C82" s="1" t="n">
-        <v>-4.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D82" s="1" t="n">
-        <v>10855.0</v>
+        <v>16787.0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="n">
         <v>80.0</v>
       </c>
       <c r="B83" t="s">
         <v>85</v>
       </c>
       <c r="C83" s="1" t="n">
-        <v>11.0</v>
+        <v>-2.0</v>
       </c>
       <c r="D83" s="1" t="n">
-        <v>10847.0</v>
+        <v>16353.0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="n">
         <v>81.0</v>
       </c>
       <c r="B84" t="s">
         <v>86</v>
       </c>
       <c r="C84" s="1" t="n">
         <v>-2.0</v>
       </c>
       <c r="D84" s="1" t="n">
-        <v>10573.0</v>
+        <v>16352.0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="n">
         <v>82.0</v>
       </c>
       <c r="B85" t="s">
         <v>87</v>
       </c>
       <c r="C85" s="1" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D85" s="1" t="n">
-        <v>10505.0</v>
+        <v>16177.0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="n">
         <v>83.0</v>
       </c>
       <c r="B86" t="s">
         <v>88</v>
       </c>
       <c r="C86" s="1" t="n">
-        <v>-3.0</v>
+        <v>23.0</v>
       </c>
       <c r="D86" s="1" t="n">
-        <v>10448.0</v>
+        <v>15941.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="n">
         <v>84.0</v>
       </c>
       <c r="B87" t="s">
         <v>89</v>
       </c>
       <c r="C87" s="1" t="n">
-        <v>-8.0</v>
+        <v>0.0</v>
       </c>
       <c r="D87" s="1" t="n">
-        <v>10431.0</v>
+        <v>15384.0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="n">
         <v>85.0</v>
       </c>
       <c r="B88" t="s">
         <v>90</v>
       </c>
       <c r="C88" s="1" t="n">
-        <v>-7.0</v>
+        <v>0.0</v>
       </c>
       <c r="D88" s="1" t="n">
-        <v>10431.0</v>
+        <v>14465.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="n">
         <v>86.0</v>
       </c>
       <c r="B89" t="s">
         <v>91</v>
       </c>
       <c r="C89" s="1" t="n">
-        <v>-1.0</v>
+        <v>3.0</v>
       </c>
       <c r="D89" s="1" t="n">
-        <v>9895.0</v>
+        <v>14295.0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="n">
         <v>87.0</v>
       </c>
       <c r="B90" t="s">
         <v>92</v>
       </c>
       <c r="C90" s="1" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="D90" s="1" t="n">
-        <v>9602.0</v>
+        <v>14189.0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="n">
         <v>88.0</v>
       </c>
       <c r="B91" t="s">
         <v>93</v>
       </c>
       <c r="C91" s="1" t="n">
-        <v>-2.0</v>
+        <v>5.0</v>
       </c>
       <c r="D91" s="1" t="n">
-        <v>9348.0</v>
+        <v>13822.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="n">
         <v>89.0</v>
       </c>
       <c r="B92" t="s">
         <v>94</v>
       </c>
       <c r="C92" s="1" t="n">
-        <v>1.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D92" s="1" t="n">
-        <v>9278.0</v>
+        <v>13516.0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="n">
         <v>90.0</v>
       </c>
       <c r="B93" t="s">
         <v>95</v>
       </c>
       <c r="C93" s="1" t="n">
-        <v>-3.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D93" s="1" t="n">
-        <v>9180.0</v>
+        <v>12357.0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="n">
         <v>91.0</v>
       </c>
       <c r="B94" t="s">
         <v>96</v>
       </c>
       <c r="C94" s="1" t="n">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="D94" s="1" t="n">
-        <v>9050.0</v>
+        <v>12016.0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="n">
         <v>92.0</v>
       </c>
       <c r="B95" t="s">
         <v>97</v>
       </c>
       <c r="C95" s="1" t="n">
-        <v>-3.0</v>
+        <v>3.0</v>
       </c>
       <c r="D95" s="1" t="n">
-        <v>8863.0</v>
+        <v>11919.0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="n">
         <v>93.0</v>
       </c>
       <c r="B96" t="s">
         <v>98</v>
       </c>
       <c r="C96" s="1" t="n">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="D96" s="1" t="n">
-        <v>8197.0</v>
+        <v>11695.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="n">
         <v>94.0</v>
       </c>
       <c r="B97" t="s">
         <v>99</v>
       </c>
       <c r="C97" s="1" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="D97" s="1" t="n">
-        <v>8167.0</v>
+        <v>11613.0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="n">
         <v>95.0</v>
       </c>
       <c r="B98" t="s">
         <v>100</v>
       </c>
       <c r="C98" s="1" t="n">
-        <v>-2.0</v>
+        <v>-7.0</v>
       </c>
       <c r="D98" s="1" t="n">
-        <v>8070.0</v>
+        <v>11610.0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="n">
         <v>96.0</v>
       </c>
       <c r="B99" t="s">
         <v>101</v>
       </c>
       <c r="C99" s="1" t="n">
-        <v>-4.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D99" s="1" t="n">
-        <v>7894.0</v>
+        <v>11577.0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="n">
         <v>97.0</v>
       </c>
       <c r="B100" t="s">
         <v>102</v>
       </c>
       <c r="C100" s="1" t="n">
-        <v>-3.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D100" s="1" t="n">
-        <v>7817.0</v>
+        <v>11483.0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="n">
         <v>98.0</v>
       </c>
       <c r="B101" t="s">
         <v>103</v>
       </c>
       <c r="C101" s="1" t="n">
-        <v>2.0</v>
+        <v>21.0</v>
       </c>
       <c r="D101" s="1" t="n">
-        <v>7768.0</v>
+        <v>11228.0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="n">
         <v>99.0</v>
       </c>
       <c r="B102" t="s">
         <v>104</v>
       </c>
       <c r="C102" s="1" t="n">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
       <c r="D102" s="1" t="n">
-        <v>7697.0</v>
+        <v>11002.0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="n">
         <v>100.0</v>
       </c>
       <c r="B103" t="s">
         <v>105</v>
       </c>
       <c r="C103" s="1" t="n">
-        <v>-1.0</v>
+        <v>-6.0</v>
       </c>
       <c r="D103" s="1" t="n">
-        <v>7516.0</v>
+        <v>10987.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>